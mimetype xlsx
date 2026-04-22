--- v0 (2025-12-03)
+++ v1 (2026-04-22)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\資料治理科\資料推動與工作圈\02-資料管理工作圈及資訊推動小組\領域資料標準修正\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\syuan85\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D655A20F-899A-4EE0-8B2F-DA3D0939B037}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3A7331BB-9370-4598-965B-20E7B9B4BCC3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{CCEAFDDB-2079-4514-A93C-F9841B8621B1}"/>
   </bookViews>
   <sheets>
     <sheet name="2022-08-11_62f498b699423_特定水土保持" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Toc101854244" localSheetId="0">'2022-08-11_62f498b699423_特定水土保持'!$A$1</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <si>
     <t>特定水土保持區名稱</t>
   </si>
   <si>
     <t>白河水庫集水區特定水土保持區</t>
   </si>
   <si>
     <t>烏山頭水庫集水區特定水土保持區</t>
   </si>
   <si>
     <t>宜蘭縣南澳鄉南澳村宜-四土石流特定水土保持區</t>
   </si>
   <si>
     <t>宜蘭縣頭城鎮石城里(宜A-120)土石流特定水土保持區</t>
   </si>
   <si>
     <t>臺中市和平區博愛里中-003土石流特定水土保持區</t>
   </si>
   <si>
     <t>臺中市和平區博愛里中-004土石流特定水土保持區</t>
   </si>
   <si>
     <t>南投縣信義鄉地利村投-23土石流特定水土保持區</t>
   </si>
   <si>
@@ -192,50 +192,66 @@
   <si>
     <t>桃園市-復興區-LL004(光華)大規模崩塌特定水土保持區</t>
   </si>
   <si>
     <t>高雄市六龜區荖濃里DF097土石流特定水土保持區</t>
   </si>
   <si>
     <t>宜蘭縣大同鄉樂水村碼崙溪下游河岸特定水土保持區</t>
   </si>
   <si>
     <t>南投縣信義鄉東埔村DF206土石流特定水土保持區</t>
   </si>
   <si>
     <t>宜蘭縣大同鄉英士村台7線86K至87K崩塌地特定水土保持區</t>
   </si>
   <si>
     <t>特定水土保持區清單</t>
     <phoneticPr fontId="23" type="noConversion"/>
   </si>
   <si>
     <t>項次</t>
     <phoneticPr fontId="23" type="noConversion"/>
   </si>
   <si>
     <t>宜蘭縣大同鄉寒溪村打狗溪下游河岸特定水土保持區</t>
+    <phoneticPr fontId="23" type="noConversion"/>
+  </si>
+  <si>
+    <t>新北市石碇區LL001大崙山大規模崩塌特定水土保持區</t>
+    <phoneticPr fontId="23" type="noConversion"/>
+  </si>
+  <si>
+    <t>臺中市和平區LL001達觀大規模崩塌特定水土保持區</t>
+    <phoneticPr fontId="23" type="noConversion"/>
+  </si>
+  <si>
+    <t>臺中市和平區LL004台8線81K大規模崩塌特定水土保持區</t>
+    <phoneticPr fontId="23" type="noConversion"/>
+  </si>
+  <si>
+    <t>新北市汐止區LL002鵠鵠崙大規模崩塌特定水土保持區</t>
     <phoneticPr fontId="23" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1258,54 +1274,54 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AC86CDA8-1835-4011-A1AE-768DD8F64924}">
-  <dimension ref="A1:B56"/>
+  <dimension ref="A1:B60"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="B56" sqref="B56"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A36" workbookViewId="0">
+      <selection activeCell="B60" sqref="B60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="64.125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="64.125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="4"/>
     </row>
     <row r="2" spans="1:2" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
         <v>1</v>
@@ -1714,50 +1730,82 @@
         <v>51</v>
       </c>
     </row>
     <row r="54" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="55" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="56" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>56</v>
+      </c>
+    </row>
+    <row r="57" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A57" s="3">
+        <v>55</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="58" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A58" s="3">
+        <v>56</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="59" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A59" s="3">
+        <v>57</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="60" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A60" s="3">
+        <v>58</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <phoneticPr fontId="23" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>