--- v1 (2026-04-22)
+++ v2 (2026-06-06)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\syuan85\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3A7331BB-9370-4598-965B-20E7B9B4BCC3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{DC21DF90-9C72-4D96-A078-ED171E8F615F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{CCEAFDDB-2079-4514-A93C-F9841B8621B1}"/>
   </bookViews>
   <sheets>
     <sheet name="2022-08-11_62f498b699423_特定水土保持" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Toc101854244" localSheetId="0">'2022-08-11_62f498b699423_特定水土保持'!$A$1</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
   <si>
     <t>特定水土保持區名稱</t>
   </si>
   <si>
     <t>白河水庫集水區特定水土保持區</t>
   </si>
   <si>
     <t>烏山頭水庫集水區特定水土保持區</t>
   </si>
   <si>
     <t>宜蘭縣南澳鄉南澳村宜-四土石流特定水土保持區</t>
   </si>
   <si>
     <t>宜蘭縣頭城鎮石城里(宜A-120)土石流特定水土保持區</t>
   </si>
   <si>
     <t>臺中市和平區博愛里中-003土石流特定水土保持區</t>
   </si>
   <si>
     <t>臺中市和平區博愛里中-004土石流特定水土保持區</t>
   </si>
   <si>
     <t>南投縣信義鄉地利村投-23土石流特定水土保持區</t>
   </si>
   <si>
@@ -208,50 +208,58 @@
     <t>特定水土保持區清單</t>
     <phoneticPr fontId="23" type="noConversion"/>
   </si>
   <si>
     <t>項次</t>
     <phoneticPr fontId="23" type="noConversion"/>
   </si>
   <si>
     <t>宜蘭縣大同鄉寒溪村打狗溪下游河岸特定水土保持區</t>
     <phoneticPr fontId="23" type="noConversion"/>
   </si>
   <si>
     <t>新北市石碇區LL001大崙山大規模崩塌特定水土保持區</t>
     <phoneticPr fontId="23" type="noConversion"/>
   </si>
   <si>
     <t>臺中市和平區LL001達觀大規模崩塌特定水土保持區</t>
     <phoneticPr fontId="23" type="noConversion"/>
   </si>
   <si>
     <t>臺中市和平區LL004台8線81K大規模崩塌特定水土保持區</t>
     <phoneticPr fontId="23" type="noConversion"/>
   </si>
   <si>
     <t>新北市汐止區LL002鵠鵠崙大規模崩塌特定水土保持區</t>
+    <phoneticPr fontId="23" type="noConversion"/>
+  </si>
+  <si>
+    <t>臺東縣太麻里鄉LL009華源坑內大規模崩塌特定水土保持區</t>
+    <phoneticPr fontId="23" type="noConversion"/>
+  </si>
+  <si>
+    <t>臺中市和平區LL003梨山圓環大規模崩塌特定水土保持區</t>
     <phoneticPr fontId="23" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1274,54 +1282,54 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AC86CDA8-1835-4011-A1AE-768DD8F64924}">
-  <dimension ref="A1:B60"/>
+  <dimension ref="A1:B62"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A36" workbookViewId="0">
-      <selection activeCell="B60" sqref="B60"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="B68" sqref="B68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="64.125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="64.125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="4"/>
     </row>
     <row r="2" spans="1:2" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
         <v>1</v>
@@ -1762,50 +1770,66 @@
         <v>57</v>
       </c>
     </row>
     <row r="58" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="59" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="60" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>60</v>
+      </c>
+    </row>
+    <row r="61" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A61" s="3">
+        <v>59</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="62" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A62" s="3">
+        <v>60</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <phoneticPr fontId="23" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>