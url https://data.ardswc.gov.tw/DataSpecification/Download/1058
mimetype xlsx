--- v2 (2026-06-06)
+++ v3 (2026-07-22)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\syuan85\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{DC21DF90-9C72-4D96-A078-ED171E8F615F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CB04EA0E-D481-4D7D-9617-4C5AE4491762}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{CCEAFDDB-2079-4514-A93C-F9841B8621B1}"/>
+    <workbookView xWindow="-28920" yWindow="-780" windowWidth="29040" windowHeight="15720" xr2:uid="{CCEAFDDB-2079-4514-A93C-F9841B8621B1}"/>
   </bookViews>
   <sheets>
     <sheet name="2022-08-11_62f498b699423_特定水土保持" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Toc101854244" localSheetId="0">'2022-08-11_62f498b699423_特定水土保持'!$A$1</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="65">
   <si>
     <t>特定水土保持區名稱</t>
   </si>
   <si>
     <t>白河水庫集水區特定水土保持區</t>
   </si>
   <si>
     <t>烏山頭水庫集水區特定水土保持區</t>
   </si>
   <si>
     <t>宜蘭縣南澳鄉南澳村宜-四土石流特定水土保持區</t>
   </si>
   <si>
     <t>宜蘭縣頭城鎮石城里(宜A-120)土石流特定水土保持區</t>
   </si>
   <si>
     <t>臺中市和平區博愛里中-003土石流特定水土保持區</t>
   </si>
   <si>
     <t>臺中市和平區博愛里中-004土石流特定水土保持區</t>
   </si>
   <si>
     <t>南投縣信義鄉地利村投-23土石流特定水土保持區</t>
   </si>
   <si>
@@ -217,50 +217,56 @@
     <phoneticPr fontId="23" type="noConversion"/>
   </si>
   <si>
     <t>新北市石碇區LL001大崙山大規模崩塌特定水土保持區</t>
     <phoneticPr fontId="23" type="noConversion"/>
   </si>
   <si>
     <t>臺中市和平區LL001達觀大規模崩塌特定水土保持區</t>
     <phoneticPr fontId="23" type="noConversion"/>
   </si>
   <si>
     <t>臺中市和平區LL004台8線81K大規模崩塌特定水土保持區</t>
     <phoneticPr fontId="23" type="noConversion"/>
   </si>
   <si>
     <t>新北市汐止區LL002鵠鵠崙大規模崩塌特定水土保持區</t>
     <phoneticPr fontId="23" type="noConversion"/>
   </si>
   <si>
     <t>臺東縣太麻里鄉LL009華源坑內大規模崩塌特定水土保持區</t>
     <phoneticPr fontId="23" type="noConversion"/>
   </si>
   <si>
     <t>臺中市和平區LL003梨山圓環大規模崩塌特定水土保持區</t>
     <phoneticPr fontId="23" type="noConversion"/>
+  </si>
+  <si>
+    <t>臺中市和平區LL005梨山4大規模崩塌特定水土保持區</t>
+  </si>
+  <si>
+    <t>臺中市和平區LL006梨山松柏聚落西側大規模崩塌特定水土保持區</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
@@ -1282,54 +1288,54 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AC86CDA8-1835-4011-A1AE-768DD8F64924}">
-  <dimension ref="A1:B62"/>
+  <dimension ref="A1:B64"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="B68" sqref="B68"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A45" workbookViewId="0">
+      <selection activeCell="B64" sqref="B64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="64.125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="64.125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="4"/>
     </row>
     <row r="2" spans="1:2" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
         <v>1</v>
@@ -1786,50 +1792,66 @@
         <v>59</v>
       </c>
     </row>
     <row r="60" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="61" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="62" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>62</v>
+      </c>
+    </row>
+    <row r="63" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A63" s="3">
+        <v>61</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="64" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A64" s="3">
+        <v>62</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <phoneticPr fontId="23" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>